--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,418 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="2DD254BA" w14:textId="77777777" w:rsidR="00784FA7" w:rsidRPr="007C21D9" w:rsidRDefault="00784FA7" w:rsidP="00784FA7">
-[...88 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="58EB62BE" w14:textId="77777777" w:rsidR="00763061" w:rsidRDefault="00763061" w:rsidP="008C15C4">
+      <w:pPr>
+        <w:ind w:left="5670"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="790934B7" w14:textId="77777777" w:rsidR="00784FA7" w:rsidRPr="007C21D9" w:rsidRDefault="00784FA7" w:rsidP="00784FA7">
-[...262 lines deleted...]
-    <w:p w14:paraId="53B854A1" w14:textId="77777777" w:rsidR="00784FA7" w:rsidRPr="00FE5D95" w:rsidRDefault="00784FA7" w:rsidP="008C15C4">
+    <w:p w14:paraId="53B854A1" w14:textId="4175A297" w:rsidR="00784FA7" w:rsidRPr="00FE5D95" w:rsidRDefault="00784FA7" w:rsidP="008C15C4">
       <w:pPr>
         <w:ind w:left="5670"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE5D95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Spettabile</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72CC8966" w14:textId="770E09EF" w:rsidR="00784FA7" w:rsidRDefault="00784FA7" w:rsidP="008C15C4">
       <w:pPr>
         <w:ind w:left="5670"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE5D95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Corp</w:t>
@@ -465,51 +118,51 @@
             <w:docPart w:val="A099AB15272F434A9C9FF9D40808B37C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00255890">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t>indicare Corpo VVF volontari</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="15AF346C" w14:textId="77777777" w:rsidR="00255890" w:rsidRPr="00FE5D95" w:rsidRDefault="00255890" w:rsidP="008C15C4">
       <w:pPr>
         <w:ind w:left="5670"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="334F5913" w14:textId="77777777" w:rsidR="00784FA7" w:rsidRDefault="00757935" w:rsidP="008C15C4">
+    <w:p w14:paraId="334F5913" w14:textId="77777777" w:rsidR="00784FA7" w:rsidRDefault="00443DB1" w:rsidP="008C15C4">
       <w:pPr>
         <w:ind w:left="5670"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:alias w:val="LUOGO"/>
           <w:tag w:val="LUOGO"/>
           <w:id w:val="1507791868"/>
           <w:placeholder>
             <w:docPart w:val="ADFC19D8E81B4F21AF773750FB25FFDC"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00784FA7">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
@@ -1201,71 +854,81 @@
     <w:p w14:paraId="3D3F3053" w14:textId="77777777" w:rsidR="001E353B" w:rsidRDefault="001E353B" w:rsidP="001E353B">
       <w:pPr>
         <w:ind w:left="6237"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="215E7F8E" w14:textId="76D0A462" w:rsidR="000A5C25" w:rsidRPr="000A5C25" w:rsidRDefault="000A5C25" w:rsidP="001E353B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="6237"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5C25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Firma (richiedente)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDCDCA7" w14:textId="43AC0E6B" w:rsidR="001E353B" w:rsidRPr="000A5C25" w:rsidRDefault="000A5C25" w:rsidP="001E353B">
+    <w:p w14:paraId="1DDCDCA7" w14:textId="43AC0E6B" w:rsidR="001E353B" w:rsidRDefault="000A5C25" w:rsidP="001E353B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="6237"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5C25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
       <w:r w:rsidR="00BF22C9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4C41CC5F" w14:textId="77777777" w:rsidR="00763061" w:rsidRPr="000A5C25" w:rsidRDefault="00763061" w:rsidP="001E353B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="6237"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="00B49C80" w14:textId="44A94999" w:rsidR="001E353B" w:rsidRDefault="001E353B" w:rsidP="000A5C25">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA6687">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="747474"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BB69D1E" wp14:editId="1FD1EFCA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-628650</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>113665</wp:posOffset>
@@ -1306,51 +969,60 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:line w14:anchorId="7953045A" id="Connettore diritto 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-49.5pt,8.95pt" to="570pt,8.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBofgKuwEAAOwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC815QD1AkEyznESC9F&#10;G/TxAQy5tAjwBZKx5L/vkrKlNglQtOhlxcfO7M5wtb0brSFHiEl719H1qqEEnPBSu0NHf3x/eH9L&#10;ScrcSW68g46eING73dW77RBauPa9NxIiQRKX2iF0tM85tIwl0YPlaeUDOLxUPlqecRsPTEY+ILs1&#10;7LppNmzwUYboBaSEp/vpku4qv1Ig8helEmRiOoq95RpjjU8lst2Wt4fIQ6/FuQ3+D11Yrh0Wnan2&#10;PHPyHPUrKqtF9MmrvBLeMq+UFlA1oJp180LNt54HqFrQnBRmm9L/oxWfj/fuMaINQ0htCo+xqBhV&#10;tOWL/ZGxmnWazYIxE4GHN7ebm80H9FRc7tgCDDHlj+AtKYuOGu2KDt7y46eUsRimXlLKsXElJm+0&#10;fNDG1E2ZALg3kRw5vl0e1+WtEPdbViHZ89RPSRJX56zCyBZJdZVPBqZqX0ERLVHEunZVp22pxYUA&#10;ly/1jMPsAlPY2Qxs/gw85xco1En8G/CMqJW9yzPYaufjW9UXi9SUf3Fg0l0sePLyVB+7WoMjVR09&#10;j3+Z2V/3Fb78pLufAAAA//8DAFBLAwQUAAYACAAAACEARNsD3N0AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3FonqJQmxKkQUq+INiD16MabnzZeR7HThrdnKw70uDOj2W+y&#10;9WQ7ccbBt44UxPMIBFLpTEu1gq9iM1uB8EGT0Z0jVPCDHtb5/V2mU+MutMXzLtSCS8inWkETQp9K&#10;6csGrfZz1yOxV7nB6sDnUEsz6AuX204+RdFSWt0Sf2h0j+8NlqfdaBUc98vnpJDV5jNebfeL0o9V&#10;8f2h1OPD9PYKIuAU/sNwxWd0yJnp4EYyXnQKZknCWwIbLwmIayBeRKwc/hSZZ/J2Qv4LAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAgaH4CrsBAADsAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARNsD3N0AAAAKAQAADwAAAAAAAAAAAAAAAAAVBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
                 <v:stroke dashstyle="dash" joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E82D7AF" w14:textId="5E86FA6B" w:rsidR="000A5C25" w:rsidRPr="000A5C25" w:rsidRDefault="000A5C25" w:rsidP="001E353B">
+    <w:p w14:paraId="0EADD7A5" w14:textId="77777777" w:rsidR="00763061" w:rsidRDefault="00763061" w:rsidP="001E353B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E82D7AF" w14:textId="34C1ED00" w:rsidR="000A5C25" w:rsidRPr="000A5C25" w:rsidRDefault="000A5C25" w:rsidP="001E353B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5C25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>DICHIARAZIONE DEI GENITORI/LEGALI RAPPRESENTANTI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E57FFD6" w14:textId="7315FA47" w:rsidR="001E353B" w:rsidRDefault="001E353B" w:rsidP="001E353B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Il/la sottoscritto/a </w:t>
@@ -2345,51 +2017,87 @@
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F343E6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>__________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DB32F11" w14:textId="77777777" w:rsidR="000A5C25" w:rsidRPr="000A5C25" w:rsidRDefault="000A5C25" w:rsidP="000A5C25">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E0E4C7B" w14:textId="77777777" w:rsidR="000A5C25" w:rsidRDefault="000A5C25" w:rsidP="000A5C25">
+    <w:p w14:paraId="53837511" w14:textId="77777777" w:rsidR="00763061" w:rsidRDefault="00763061" w:rsidP="000A5C25">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="233BF7CF" w14:textId="77777777" w:rsidR="00763061" w:rsidRDefault="00763061" w:rsidP="000A5C25">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3201ABEA" w14:textId="77777777" w:rsidR="00763061" w:rsidRDefault="00763061" w:rsidP="000A5C25">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A41AE21" w14:textId="77777777" w:rsidR="00763061" w:rsidRDefault="00763061" w:rsidP="000A5C25">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0E4C7B" w14:textId="052CFF10" w:rsidR="000A5C25" w:rsidRDefault="000A5C25" w:rsidP="000A5C25">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F343E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>INFORMATIVA AI SENSI DELL’ART.13 DEL D.Lgs. 196 del 30 giugno 2003</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B284F69" w14:textId="77777777" w:rsidR="00F343E6" w:rsidRPr="00F343E6" w:rsidRDefault="00F343E6" w:rsidP="000A5C25">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71116D90" w14:textId="77777777" w:rsidR="000A5C25" w:rsidRPr="00F343E6" w:rsidRDefault="000A5C25" w:rsidP="00F343E6">
       <w:pPr>
@@ -2638,75 +2346,75 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F343E6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>__________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="76BC442C" w14:textId="4E011C99" w:rsidR="00F343E6" w:rsidRPr="00F343E6" w:rsidRDefault="00F343E6" w:rsidP="00F343E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F343E6" w:rsidRPr="00F343E6" w:rsidSect="0068793C">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="1134" w:left="851" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B2E7E91" w14:textId="77777777" w:rsidR="00757935" w:rsidRDefault="00757935" w:rsidP="00DF14BD">
+    <w:p w14:paraId="03A4724A" w14:textId="77777777" w:rsidR="00443DB1" w:rsidRDefault="00443DB1" w:rsidP="00DF14BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="165A3E41" w14:textId="77777777" w:rsidR="00757935" w:rsidRDefault="00757935" w:rsidP="00DF14BD">
+    <w:p w14:paraId="4E9D8C99" w14:textId="77777777" w:rsidR="00443DB1" w:rsidRDefault="00443DB1" w:rsidP="00DF14BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -3021,149 +2729,149 @@
         <w:r w:rsidR="00144DDB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>-2</w:t>
         </w:r>
         <w:r w:rsidR="006F1589">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4794C6D2" w14:textId="77777777" w:rsidR="00757935" w:rsidRDefault="00757935" w:rsidP="00DF14BD">
+    <w:p w14:paraId="651344D6" w14:textId="77777777" w:rsidR="00443DB1" w:rsidRDefault="00443DB1" w:rsidP="00DF14BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52048748" w14:textId="77777777" w:rsidR="00757935" w:rsidRDefault="00757935" w:rsidP="00DF14BD">
+    <w:p w14:paraId="7B22F553" w14:textId="77777777" w:rsidR="00443DB1" w:rsidRDefault="00443DB1" w:rsidP="00DF14BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="552E7129" w14:textId="1FCBEB59" w:rsidR="00FF452F" w:rsidRDefault="00757935">
+  <w:p w14:paraId="552E7129" w14:textId="1FCBEB59" w:rsidR="00FF452F" w:rsidRDefault="00443DB1">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6D107B03">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark736282" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:510.05pt;height:454.3pt;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Immagine3" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4069F1A5" w14:textId="2C4C1F72" w:rsidR="00FF452F" w:rsidRDefault="00757935">
+  <w:p w14:paraId="4069F1A5" w14:textId="2C4C1F72" w:rsidR="00FF452F" w:rsidRDefault="00443DB1">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7F5F2DE7">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark736283" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:510.05pt;height:454.3pt;z-index:-251656192;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Immagine3" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4442BFE9" w14:textId="4BF8348A" w:rsidR="00FF452F" w:rsidRDefault="00757935">
+  <w:p w14:paraId="4442BFE9" w14:textId="4BF8348A" w:rsidR="00FF452F" w:rsidRDefault="00443DB1">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="0C04660E">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
@@ -3682,53 +3390,53 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2095740508">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1955285911">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="418909366">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="538206681">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="218171624">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="4c52qaAAXg13f/TPYRIPbsURQIf351MIIjb5smfClyn/JP+m7lEi3fsuTOAUWy7zq4ZSFSXUpzb6hijOmTRSrw==" w:salt="SUzdkZGov048DKUGGH6Dig=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:defaultTableStyle w:val="Normale"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3761,82 +3469,84 @@
     <w:rsid w:val="001A77CB"/>
     <w:rsid w:val="001C0634"/>
     <w:rsid w:val="001D5363"/>
     <w:rsid w:val="001E353B"/>
     <w:rsid w:val="001F58B6"/>
     <w:rsid w:val="002068A1"/>
     <w:rsid w:val="00210782"/>
     <w:rsid w:val="00215578"/>
     <w:rsid w:val="00230998"/>
     <w:rsid w:val="0023180B"/>
     <w:rsid w:val="00255890"/>
     <w:rsid w:val="00274A46"/>
     <w:rsid w:val="00285165"/>
     <w:rsid w:val="002B1D20"/>
     <w:rsid w:val="002D7584"/>
     <w:rsid w:val="0031311C"/>
     <w:rsid w:val="00325AB4"/>
     <w:rsid w:val="00351B0B"/>
     <w:rsid w:val="003568EB"/>
     <w:rsid w:val="00360D4A"/>
     <w:rsid w:val="003C07E8"/>
     <w:rsid w:val="0040776B"/>
     <w:rsid w:val="004122FF"/>
     <w:rsid w:val="004148B7"/>
     <w:rsid w:val="00441A06"/>
+    <w:rsid w:val="00443DB1"/>
     <w:rsid w:val="0044513B"/>
     <w:rsid w:val="0044602A"/>
     <w:rsid w:val="00452ACF"/>
     <w:rsid w:val="00457605"/>
     <w:rsid w:val="00460185"/>
     <w:rsid w:val="004A0AA2"/>
     <w:rsid w:val="004E7F33"/>
     <w:rsid w:val="004F36E1"/>
     <w:rsid w:val="004F5D42"/>
     <w:rsid w:val="004F7748"/>
     <w:rsid w:val="005023DD"/>
     <w:rsid w:val="00565060"/>
     <w:rsid w:val="00592E83"/>
     <w:rsid w:val="005939EC"/>
     <w:rsid w:val="005C0D86"/>
     <w:rsid w:val="005C38A8"/>
     <w:rsid w:val="005F0E64"/>
     <w:rsid w:val="005F6791"/>
     <w:rsid w:val="00623239"/>
     <w:rsid w:val="006368B3"/>
     <w:rsid w:val="00642E2B"/>
     <w:rsid w:val="00651B97"/>
     <w:rsid w:val="00657099"/>
     <w:rsid w:val="00674783"/>
     <w:rsid w:val="00682FCD"/>
     <w:rsid w:val="0068793C"/>
     <w:rsid w:val="006D24C0"/>
     <w:rsid w:val="006F1589"/>
     <w:rsid w:val="00724341"/>
     <w:rsid w:val="00726708"/>
     <w:rsid w:val="00756B3F"/>
     <w:rsid w:val="00757935"/>
+    <w:rsid w:val="00763061"/>
     <w:rsid w:val="007638E3"/>
     <w:rsid w:val="00784FA7"/>
     <w:rsid w:val="00785390"/>
     <w:rsid w:val="00785E8C"/>
     <w:rsid w:val="007E0DD3"/>
     <w:rsid w:val="008217C7"/>
     <w:rsid w:val="00825D9C"/>
     <w:rsid w:val="00834152"/>
     <w:rsid w:val="00836AB0"/>
     <w:rsid w:val="0085400E"/>
     <w:rsid w:val="00862645"/>
     <w:rsid w:val="00862951"/>
     <w:rsid w:val="008874F5"/>
     <w:rsid w:val="00887D55"/>
     <w:rsid w:val="0089107D"/>
     <w:rsid w:val="008C15C4"/>
     <w:rsid w:val="008E45CA"/>
     <w:rsid w:val="008E4BF5"/>
     <w:rsid w:val="008F711A"/>
     <w:rsid w:val="00922D8D"/>
     <w:rsid w:val="00922E1D"/>
     <w:rsid w:val="00937EA6"/>
     <w:rsid w:val="00945E9A"/>
     <w:rsid w:val="009673A0"/>
     <w:rsid w:val="00985333"/>
@@ -3848,50 +3558,51 @@
     <w:rsid w:val="00A41E90"/>
     <w:rsid w:val="00A63A64"/>
     <w:rsid w:val="00A73437"/>
     <w:rsid w:val="00AB54D4"/>
     <w:rsid w:val="00AC2E97"/>
     <w:rsid w:val="00AF3A08"/>
     <w:rsid w:val="00B24D0A"/>
     <w:rsid w:val="00B54DEA"/>
     <w:rsid w:val="00B92E8F"/>
     <w:rsid w:val="00B9774F"/>
     <w:rsid w:val="00BE7E97"/>
     <w:rsid w:val="00BF22C9"/>
     <w:rsid w:val="00C30C75"/>
     <w:rsid w:val="00C879A0"/>
     <w:rsid w:val="00CB4EF5"/>
     <w:rsid w:val="00D04550"/>
     <w:rsid w:val="00D32D0B"/>
     <w:rsid w:val="00D619F9"/>
     <w:rsid w:val="00D664B0"/>
     <w:rsid w:val="00D97D96"/>
     <w:rsid w:val="00DA0285"/>
     <w:rsid w:val="00DB0454"/>
     <w:rsid w:val="00DB5D8F"/>
     <w:rsid w:val="00DD3EE8"/>
     <w:rsid w:val="00DD775C"/>
+    <w:rsid w:val="00DE5295"/>
     <w:rsid w:val="00DF14BD"/>
     <w:rsid w:val="00E20863"/>
     <w:rsid w:val="00E522F8"/>
     <w:rsid w:val="00E6582F"/>
     <w:rsid w:val="00E949BA"/>
     <w:rsid w:val="00EE0204"/>
     <w:rsid w:val="00F343E6"/>
     <w:rsid w:val="00F72A19"/>
     <w:rsid w:val="00F86178"/>
     <w:rsid w:val="00FA7317"/>
     <w:rsid w:val="00FB16CD"/>
     <w:rsid w:val="00FC7B2B"/>
     <w:rsid w:val="00FF452F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4617,265 +4328,94 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="646397395">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1D958D9998464A3597F03BF171C876C5"/>
         <w:category>
           <w:name w:val="Generale"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0EB009CF-AC62-494E-A1E5-E0667ADC9CF3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D67319" w:rsidRDefault="00D67319">
           <w:r w:rsidRPr="00D32E71">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
             </w:rPr>
             <w:t>[Titolo]</w:t>
-          </w:r>
-[...169 lines deleted...]
-            <w:t>indicare il comune</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="ADFC19D8E81B4F21AF773750FB25FFDC"/>
         <w:category>
           <w:name w:val="Generale"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A64CAC5F-5600-455A-8D41-6C562C194689}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B761DE" w:rsidRDefault="001220F3" w:rsidP="001220F3">
           <w:pPr>
             <w:pStyle w:val="ADFC19D8E81B4F21AF773750FB25FFDC5"/>
           </w:pPr>
           <w:r>
@@ -6124,65 +5664,67 @@
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D67319"/>
     <w:rsid w:val="001220F3"/>
     <w:rsid w:val="001752A1"/>
     <w:rsid w:val="00261EC2"/>
     <w:rsid w:val="003029BF"/>
     <w:rsid w:val="0031311C"/>
     <w:rsid w:val="003D2F0E"/>
     <w:rsid w:val="00407CAC"/>
     <w:rsid w:val="00420839"/>
+    <w:rsid w:val="004616E9"/>
     <w:rsid w:val="005F0E64"/>
     <w:rsid w:val="00622CF5"/>
     <w:rsid w:val="00785390"/>
     <w:rsid w:val="00785E8C"/>
     <w:rsid w:val="00787A48"/>
     <w:rsid w:val="00842CBE"/>
     <w:rsid w:val="0085400E"/>
     <w:rsid w:val="009F73D4"/>
     <w:rsid w:val="00A41E90"/>
     <w:rsid w:val="00B209C8"/>
     <w:rsid w:val="00B54DEA"/>
     <w:rsid w:val="00B761DE"/>
     <w:rsid w:val="00B9774F"/>
     <w:rsid w:val="00C82823"/>
     <w:rsid w:val="00D67319"/>
+    <w:rsid w:val="00DE5295"/>
     <w:rsid w:val="00E20863"/>
     <w:rsid w:val="00E6582F"/>
     <w:rsid w:val="00E73105"/>
     <w:rsid w:val="00EE0204"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -7477,69 +7019,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>543</Words>
-  <Characters>3098</Characters>
+  <Words>519</Words>
+  <Characters>2961</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Modulo FCV203 REV 08-26</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3634</CharactersWithSpaces>
+  <CharactersWithSpaces>3474</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Modulo FCV208 REV 08-26</dc:title>
   <dc:subject/>
   <dc:creator>sergio</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>