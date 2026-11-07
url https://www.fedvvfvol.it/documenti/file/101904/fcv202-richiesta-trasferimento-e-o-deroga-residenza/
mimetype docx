--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -169,51 +169,51 @@
             <w:sz w:val="36"/>
             <w:szCs w:val="36"/>
           </w:rPr>
           <w:alias w:val="CORPO VVF VOLONTARIO DI"/>
           <w:tag w:val="CORPO VVF VOLONTARIO DI"/>
           <w:id w:val="-1989938473"/>
           <w:placeholder>
             <w:docPart w:val="1353C1597F8C4808B52ED5F352AD0BB5"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00EA75A7">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t>indicare il Corpo</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="09BBCBDF" w14:textId="77777777" w:rsidR="00DB1A14" w:rsidRPr="007C21D9" w:rsidRDefault="00E65CB6" w:rsidP="00DB1A14">
+    <w:p w14:paraId="09BBCBDF" w14:textId="77777777" w:rsidR="00DB1A14" w:rsidRPr="007C21D9" w:rsidRDefault="004E1DFF" w:rsidP="00DB1A14">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="36"/>
             <w:szCs w:val="36"/>
           </w:rPr>
           <w:alias w:val="VIA"/>
           <w:tag w:val="VIA"/>
           <w:id w:val="335430105"/>
           <w:placeholder>
             <w:docPart w:val="6653559DA8DD47439A57FD3EAECEFEBE"/>
@@ -260,51 +260,51 @@
             <w:sz w:val="36"/>
             <w:szCs w:val="36"/>
           </w:rPr>
           <w:alias w:val="NUMERO CIVICO"/>
           <w:tag w:val="NUMERO CIVICO"/>
           <w:id w:val="1151101359"/>
           <w:placeholder>
             <w:docPart w:val="23FE78F2BA1443F6A2D1D74AA12553DF"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DB1A14" w:rsidRPr="00EA75A7">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t>indicare il n° civico</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0488E7E9" w14:textId="77777777" w:rsidR="00DB1A14" w:rsidRPr="007C21D9" w:rsidRDefault="00E65CB6" w:rsidP="00DB1A14">
+    <w:p w14:paraId="0488E7E9" w14:textId="77777777" w:rsidR="00DB1A14" w:rsidRPr="007C21D9" w:rsidRDefault="004E1DFF" w:rsidP="00DB1A14">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="36"/>
             <w:szCs w:val="36"/>
           </w:rPr>
           <w:alias w:val="CAP"/>
           <w:tag w:val="CAP"/>
           <w:id w:val="838191107"/>
           <w:placeholder>
             <w:docPart w:val="4DA4B04D405D4C94A63FB809CF14F04C"/>
@@ -473,51 +473,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE5D95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>38121, Trento TN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AAD3AB3" w14:textId="45FCF221" w:rsidR="00985F52" w:rsidRPr="00103A53" w:rsidRDefault="00274A46" w:rsidP="00860B4B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00103A53">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D99977F" w14:textId="77777777" w:rsidR="00DB1A14" w:rsidRPr="00FE5D95" w:rsidRDefault="00E65CB6" w:rsidP="00860B4B">
+    <w:p w14:paraId="6D99977F" w14:textId="77777777" w:rsidR="00DB1A14" w:rsidRPr="00FE5D95" w:rsidRDefault="004E1DFF" w:rsidP="00860B4B">
       <w:pPr>
         <w:ind w:left="5670"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:alias w:val="LUOGO"/>
           <w:tag w:val="LUOGO"/>
           <w:id w:val="1507791868"/>
           <w:placeholder>
             <w:docPart w:val="B1B721EB479643F9972F01258746A711"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DB1A14">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
@@ -871,51 +871,51 @@
               <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t>cegliere un elemento</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CB6E22" w:rsidRPr="00CB6E22">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB6E22" w:rsidRPr="00103A53">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>chiede</w:t>
       </w:r>
       <w:r w:rsidR="0080549A" w:rsidRPr="00103A53">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F64087" w14:textId="5C7212BB" w:rsidR="00AE1CC6" w:rsidRPr="009D24A3" w:rsidRDefault="00E65CB6" w:rsidP="00D31024">
+    <w:p w14:paraId="46F64087" w14:textId="5C7212BB" w:rsidR="00AE1CC6" w:rsidRPr="009D24A3" w:rsidRDefault="004E1DFF" w:rsidP="00D31024">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-910080266"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -1011,51 +1011,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D24A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0080549A" w:rsidRPr="009D24A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="009D24A3" w:rsidRPr="009D24A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD6A176" w14:textId="5AB25BF8" w:rsidR="006022DF" w:rsidRPr="00103A53" w:rsidRDefault="00E65CB6" w:rsidP="00D31024">
+    <w:p w14:paraId="5DD6A176" w14:textId="11197D18" w:rsidR="006022DF" w:rsidRPr="00103A53" w:rsidRDefault="004E1DFF" w:rsidP="00D31024">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="707153712"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -1197,65 +1197,65 @@
           <w:tag w:val="COMUNE"/>
           <w:id w:val="-369453145"/>
           <w:placeholder>
             <w:docPart w:val="AB70297CEE034226A7456F68F4DA5343"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0065004F">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t>indicare Comune in cui si mantiene la residenza</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009D24A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00926A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r w:rsidR="009D24A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:vertAlign w:val="superscript"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED2091D" w14:textId="6BC24DCC" w:rsidR="00086668" w:rsidRPr="00103A53" w:rsidRDefault="00E65CB6" w:rsidP="00D31024">
+    <w:p w14:paraId="6ED2091D" w14:textId="12D5FA58" w:rsidR="00086668" w:rsidRPr="00103A53" w:rsidRDefault="004E1DFF" w:rsidP="00D31024">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="2113466038"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -1354,65 +1354,65 @@
           <w:tag w:val="COMUNE"/>
           <w:id w:val="-1284110596"/>
           <w:placeholder>
             <w:docPart w:val="93B8BE9E8C2A4406AD64B68210E66B34"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0065004F">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t>indicare Comune in cui si ha trasferito la residenza</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009D24A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D24A3">
+      <w:r w:rsidR="005141CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0065004F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A50FC2" w14:textId="61915C03" w:rsidR="00654E6D" w:rsidRDefault="00E65CB6" w:rsidP="00D31024">
+    <w:p w14:paraId="48A50FC2" w14:textId="38B6CA36" w:rsidR="00654E6D" w:rsidRDefault="004E1DFF" w:rsidP="00D31024">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-554779865"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -1525,72 +1525,63 @@
           <w:tag w:val="COMUNE"/>
           <w:id w:val="1083722567"/>
           <w:placeholder>
             <w:docPart w:val="2CB9A2495DEB4E9BBFE1E667DF5374FB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0065004F">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t>indicare Comune in cui si ha trasferito la residenza</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009D24A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D24A3">
+      <w:r w:rsidR="00926A67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00654E6D" w:rsidRPr="0065004F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7DE7F597" w14:textId="366CF25F" w:rsidR="00271DE8" w:rsidRPr="00103A53" w:rsidRDefault="000E34F2" w:rsidP="00103A53">
       <w:pPr>
         <w:ind w:left="7513"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00271DE8" w:rsidRPr="00103A53">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>l richiedente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28625A20" w14:textId="01C86E2A" w:rsidR="00271DE8" w:rsidRPr="00103A53" w:rsidRDefault="00271DE8" w:rsidP="00103A53">
@@ -1837,93 +1828,93 @@
               <w:rStyle w:val="Testosegnaposto"/>
             </w:rPr>
             <w:t>indicare data Direttivo</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BD5EFC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BD5EFC" w:rsidRPr="00DC031C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC031C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ha espresso parere: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5C92BA" w14:textId="4B83F6F5" w:rsidR="00BD5EFC" w:rsidRPr="00DC031C" w:rsidRDefault="00E65CB6" w:rsidP="00BD5EFC">
+    <w:p w14:paraId="2F5C92BA" w14:textId="4B83F6F5" w:rsidR="00BD5EFC" w:rsidRPr="00DC031C" w:rsidRDefault="004E1DFF" w:rsidP="00BD5EFC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-1681347000"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BD5EFC">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BD5EFC" w:rsidRPr="00BD5EFC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD5EFC" w:rsidRPr="00DC031C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">favorevole </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B172106" w14:textId="35D503A8" w:rsidR="00BD5EFC" w:rsidRDefault="00E65CB6" w:rsidP="00BD5EFC">
+    <w:p w14:paraId="5B172106" w14:textId="35D503A8" w:rsidR="00BD5EFC" w:rsidRDefault="004E1DFF" w:rsidP="00BD5EFC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-307865958"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BD5EFC" w:rsidRPr="00BD5EFC">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -1937,51 +1928,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD5EFC" w:rsidRPr="00DC031C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>non favorevole</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7778CE75" w14:textId="215ADCCA" w:rsidR="00BD5EFC" w:rsidRPr="00DC031C" w:rsidRDefault="00BD5EFC" w:rsidP="00BD5EFC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33B95090" w14:textId="77777777" w:rsidR="004F385B" w:rsidRPr="00DC031C" w:rsidRDefault="004F385B" w:rsidP="00BD5EFC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C3860EC" w14:textId="77777777" w:rsidR="00BD5EFC" w:rsidRPr="00FE5D95" w:rsidRDefault="00E65CB6" w:rsidP="00BD5EFC">
+    <w:p w14:paraId="5C3860EC" w14:textId="77777777" w:rsidR="00BD5EFC" w:rsidRPr="00FE5D95" w:rsidRDefault="004E1DFF" w:rsidP="00BD5EFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:alias w:val="LUOGO"/>
           <w:tag w:val="LUOGO"/>
           <w:id w:val="404339292"/>
           <w:placeholder>
             <w:docPart w:val="EDB15A98EB6F44F6BA231E62E74562B9"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BD5EFC">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2484,93 +2475,93 @@
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
             </w:rPr>
             <w:t>indicare data Direttivo</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC031C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ha espresso parere: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FE6D92" w14:textId="77777777" w:rsidR="00BD5EFC" w:rsidRPr="00DC031C" w:rsidRDefault="00E65CB6" w:rsidP="00BD5EFC">
+    <w:p w14:paraId="58FE6D92" w14:textId="77777777" w:rsidR="00BD5EFC" w:rsidRPr="00DC031C" w:rsidRDefault="004E1DFF" w:rsidP="00BD5EFC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="229818135"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BD5EFC">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BD5EFC" w:rsidRPr="00BD5EFC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD5EFC" w:rsidRPr="00DC031C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">favorevole </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BE5BF9" w14:textId="77777777" w:rsidR="00BD5EFC" w:rsidRDefault="00E65CB6" w:rsidP="00BD5EFC">
+    <w:p w14:paraId="33BE5BF9" w14:textId="77777777" w:rsidR="00BD5EFC" w:rsidRDefault="004E1DFF" w:rsidP="00BD5EFC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="776609561"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BD5EFC" w:rsidRPr="00BD5EFC">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -2584,51 +2575,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD5EFC" w:rsidRPr="00DC031C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>non favorevole</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28DB2272" w14:textId="77777777" w:rsidR="00BD5EFC" w:rsidRPr="00DC031C" w:rsidRDefault="00BD5EFC" w:rsidP="00BD5EFC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79C531B9" w14:textId="77777777" w:rsidR="00BD5EFC" w:rsidRPr="00DC031C" w:rsidRDefault="00BD5EFC" w:rsidP="00BD5EFC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D117CE5" w14:textId="77777777" w:rsidR="00BD5EFC" w:rsidRPr="00FE5D95" w:rsidRDefault="00E65CB6" w:rsidP="00BD5EFC">
+    <w:p w14:paraId="1D117CE5" w14:textId="77777777" w:rsidR="00BD5EFC" w:rsidRPr="00FE5D95" w:rsidRDefault="004E1DFF" w:rsidP="00BD5EFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:alias w:val="LUOGO"/>
           <w:tag w:val="LUOGO"/>
           <w:id w:val="1432156775"/>
           <w:placeholder>
             <w:docPart w:val="0352AAB6FBD84016915706C5B7753069"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BD5EFC">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3051,143 +3042,143 @@
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t>indicare Unione</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA6687">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> vista la richiesta sopra riportata e a tal riguardo esprime parere: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255F1E24" w14:textId="77777777" w:rsidR="00AB58E6" w:rsidRPr="00DC031C" w:rsidRDefault="00E65CB6" w:rsidP="00AB58E6">
+    <w:p w14:paraId="255F1E24" w14:textId="77777777" w:rsidR="00AB58E6" w:rsidRPr="00DC031C" w:rsidRDefault="004E1DFF" w:rsidP="00AB58E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-371839950"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AB58E6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AB58E6" w:rsidRPr="00BD5EFC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB58E6" w:rsidRPr="00DC031C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">favorevole </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D140A2B" w14:textId="77777777" w:rsidR="00AB58E6" w:rsidRDefault="00E65CB6" w:rsidP="00AB58E6">
+    <w:p w14:paraId="4D140A2B" w14:textId="77777777" w:rsidR="00AB58E6" w:rsidRDefault="004E1DFF" w:rsidP="00AB58E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-1040353775"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AB58E6" w:rsidRPr="00BD5EFC">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AB58E6" w:rsidRPr="00BD5EFC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB58E6" w:rsidRPr="00DC031C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>non favorevole</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D6EB37" w14:textId="77777777" w:rsidR="00AB58E6" w:rsidRDefault="00AB58E6" w:rsidP="00AB58E6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="140A5D6C" w14:textId="77777777" w:rsidR="00AB58E6" w:rsidRPr="00FE5D95" w:rsidRDefault="00E65CB6" w:rsidP="00AB58E6">
+    <w:p w14:paraId="140A5D6C" w14:textId="77777777" w:rsidR="00AB58E6" w:rsidRPr="00FE5D95" w:rsidRDefault="004E1DFF" w:rsidP="00AB58E6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:alias w:val="LUOGO"/>
           <w:tag w:val="LUOGO"/>
           <w:id w:val="-1079522075"/>
           <w:placeholder>
             <w:docPart w:val="E2E12E70B788411887C12B2E61464FEB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AB58E6">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3604,143 +3595,143 @@
               <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t>indicare Comune</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006C6CE4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006C6CE4" w:rsidRPr="00AA6687">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA6687">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">vista la richiesta sopra riportata e a tal riguardo esprime parere: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA1D946" w14:textId="7685040C" w:rsidR="00BD5EFC" w:rsidRPr="00DC031C" w:rsidRDefault="00E65CB6" w:rsidP="00BD5EFC">
+    <w:p w14:paraId="4FA1D946" w14:textId="7685040C" w:rsidR="00BD5EFC" w:rsidRPr="00DC031C" w:rsidRDefault="004E1DFF" w:rsidP="00BD5EFC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="-882555030"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006C6CE4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BD5EFC" w:rsidRPr="00BD5EFC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD5EFC" w:rsidRPr="00DC031C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">favorevole </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F193C4F" w14:textId="77777777" w:rsidR="00BD5EFC" w:rsidRDefault="00E65CB6" w:rsidP="00BD5EFC">
+    <w:p w14:paraId="0F193C4F" w14:textId="77777777" w:rsidR="00BD5EFC" w:rsidRDefault="004E1DFF" w:rsidP="00BD5EFC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:id w:val="279223593"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BD5EFC" w:rsidRPr="00BD5EFC">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BD5EFC" w:rsidRPr="00BD5EFC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD5EFC" w:rsidRPr="00DC031C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>non favorevole</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C3BE925" w14:textId="77777777" w:rsidR="00CF7043" w:rsidRDefault="00CF7043" w:rsidP="006022DF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31415602" w14:textId="2ED113FC" w:rsidR="00BD5EFC" w:rsidRPr="00FE5D95" w:rsidRDefault="00E65CB6" w:rsidP="00BD5EFC">
+    <w:p w14:paraId="31415602" w14:textId="2ED113FC" w:rsidR="00BD5EFC" w:rsidRPr="00FE5D95" w:rsidRDefault="004E1DFF" w:rsidP="00BD5EFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:alias w:val="LUOGO"/>
           <w:tag w:val="LUOGO"/>
           <w:id w:val="-618685040"/>
           <w:placeholder>
             <w:docPart w:val="9B9ED0C313A54304B3EE49E2491B95B1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BD5EFC">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3970,58 +3961,58 @@
     <w:p w14:paraId="708085FD" w14:textId="645CB91F" w:rsidR="004914B5" w:rsidRPr="0068793C" w:rsidRDefault="004914B5" w:rsidP="00414398">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004914B5" w:rsidRPr="0068793C" w:rsidSect="0068793C">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="1134" w:left="851" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13EB288C" w14:textId="77777777" w:rsidR="00E65CB6" w:rsidRDefault="00E65CB6" w:rsidP="00DF14BD">
+    <w:p w14:paraId="6549BBA8" w14:textId="77777777" w:rsidR="004E1DFF" w:rsidRDefault="004E1DFF" w:rsidP="00DF14BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D997B53" w14:textId="77777777" w:rsidR="00E65CB6" w:rsidRDefault="00E65CB6" w:rsidP="00DF14BD">
+    <w:p w14:paraId="19A9C89B" w14:textId="77777777" w:rsidR="004E1DFF" w:rsidRDefault="004E1DFF" w:rsidP="00DF14BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4066,51 +4057,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -4359,120 +4349,171 @@
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">  </w:t>
         </w:r>
         <w:r w:rsidR="007F21AC" w:rsidRPr="00012494">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Fuoco Volontari della Provincia di Trento</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="10AC0913" w14:textId="2FFB1706" w:rsidR="009D24A3" w:rsidRDefault="009D24A3" w:rsidP="007F21AC">
+      <w:p w14:paraId="6851ADA5" w14:textId="1CF794A9" w:rsidR="00926A67" w:rsidRPr="00926A67" w:rsidRDefault="00926A67" w:rsidP="007F21AC">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="009D24A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
+          <w:t>compilare pag. 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="009D24A3">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>e 3</w:t>
+        </w:r>
+      </w:p>
+      <w:p w14:paraId="10AC0913" w14:textId="3ECAA3F3" w:rsidR="009D24A3" w:rsidRDefault="00926A67" w:rsidP="007F21AC">
+        <w:pPr>
+          <w:pStyle w:val="Pidipagina"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:vertAlign w:val="superscript"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="009D24A3">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="009D24A3" w:rsidRPr="009D24A3">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
           <w:t>compilare pag. 1, 2 e 3</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="00EE0DC8" w14:textId="51BF132E" w:rsidR="00497AE8" w:rsidRDefault="009D24A3" w:rsidP="007F21AC">
+      <w:p w14:paraId="00EE0DC8" w14:textId="2C3BE2C4" w:rsidR="00497AE8" w:rsidRDefault="00926A67" w:rsidP="007F21AC">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidRPr="009D24A3">
+        <w:r w:rsidR="009D24A3" w:rsidRPr="009D24A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> compilare pag. 1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D24A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> e</w:t>
         </w:r>
-        <w:r w:rsidRPr="009D24A3">
+        <w:r w:rsidR="009D24A3" w:rsidRPr="009D24A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> 2</w:t>
         </w:r>
         <w:r w:rsidR="00CB6E22">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> (pag. 3 non richiesta)</w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="4E756F71" w14:textId="77777777" w:rsidR="009D24A3" w:rsidRPr="00012494" w:rsidRDefault="009D24A3" w:rsidP="007F21AC">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
@@ -5148,411 +5189,411 @@
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:r w:rsidR="00310B4A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Modulo FCV202 REV 08-26</w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7967E06F" w14:textId="77777777" w:rsidR="00E65CB6" w:rsidRDefault="00E65CB6" w:rsidP="00DF14BD">
+    <w:p w14:paraId="71D8B024" w14:textId="77777777" w:rsidR="004E1DFF" w:rsidRDefault="004E1DFF" w:rsidP="00DF14BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F8EF363" w14:textId="77777777" w:rsidR="00E65CB6" w:rsidRDefault="00E65CB6" w:rsidP="00DF14BD">
+    <w:p w14:paraId="597D3567" w14:textId="77777777" w:rsidR="004E1DFF" w:rsidRDefault="004E1DFF" w:rsidP="00DF14BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="507FECAA" w14:textId="40F5FAEB" w:rsidR="003E0C21" w:rsidRDefault="00E65CB6">
+  <w:p w14:paraId="507FECAA" w14:textId="40F5FAEB" w:rsidR="003E0C21" w:rsidRDefault="004E1DFF">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="37A7CF5B">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark657516" o:spid="_x0000_s1053" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:510.05pt;height:454.3pt;z-index:-251634688;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Immagine3" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62339092" w14:textId="3BCAA290" w:rsidR="003E0C21" w:rsidRDefault="00E65CB6">
+  <w:p w14:paraId="62339092" w14:textId="3BCAA290" w:rsidR="003E0C21" w:rsidRDefault="004E1DFF">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="67CB333F">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark657517" o:spid="_x0000_s1054" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:510.05pt;height:454.3pt;z-index:-251633664;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Immagine3" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65AC074D" w14:textId="6D427C86" w:rsidR="003E0C21" w:rsidRDefault="00E65CB6">
+  <w:p w14:paraId="65AC074D" w14:textId="6D427C86" w:rsidR="003E0C21" w:rsidRDefault="004E1DFF">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="2AB01A84">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark657515" o:spid="_x0000_s1052" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:510.05pt;height:454.3pt;z-index:-251635712;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Immagine3" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F3EE530" w14:textId="617DB3F0" w:rsidR="003E0C21" w:rsidRDefault="00E65CB6">
+  <w:p w14:paraId="0F3EE530" w14:textId="617DB3F0" w:rsidR="003E0C21" w:rsidRDefault="004E1DFF">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="2E6CEF55">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark657519" o:spid="_x0000_s1056" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:510.05pt;height:454.3pt;z-index:-251631616;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Immagine3" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="142ACF3C" w14:textId="24264DFF" w:rsidR="003E0C21" w:rsidRDefault="00E65CB6">
+  <w:p w14:paraId="142ACF3C" w14:textId="24264DFF" w:rsidR="003E0C21" w:rsidRDefault="004E1DFF">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6C8AF95D">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark657520" o:spid="_x0000_s1057" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:510.05pt;height:454.3pt;z-index:-251630592;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Immagine3" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="655F4375" w14:textId="7979D5EB" w:rsidR="003E0C21" w:rsidRDefault="00E65CB6">
+  <w:p w14:paraId="655F4375" w14:textId="7979D5EB" w:rsidR="003E0C21" w:rsidRDefault="004E1DFF">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="52109700">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark657518" o:spid="_x0000_s1055" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:510.05pt;height:454.3pt;z-index:-251632640;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Immagine3" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65D797B0" w14:textId="56C53F42" w:rsidR="003E0C21" w:rsidRDefault="00E65CB6">
+  <w:p w14:paraId="65D797B0" w14:textId="56C53F42" w:rsidR="003E0C21" w:rsidRDefault="004E1DFF">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6818AADB">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark657522" o:spid="_x0000_s1059" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:510.05pt;height:454.3pt;z-index:-251628544;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Immagine3" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6B3831B3">
         <v:shape id="_x0000_s1037" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:510.05pt;height:454.3pt;z-index:-251640832;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId2" o:title="Federazione Corpi VVFV TN solo stemma trasparente+bianco" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41CF7116" w14:textId="155F7245" w:rsidR="003E0C21" w:rsidRDefault="00E65CB6">
+  <w:p w14:paraId="41CF7116" w14:textId="155F7245" w:rsidR="003E0C21" w:rsidRDefault="004E1DFF">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="09AF8B53">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark657523" o:spid="_x0000_s1060" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:510.05pt;height:454.3pt;z-index:-251627520;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Immagine3" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="350CA980">
         <v:shape id="_x0000_s1040" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:510.05pt;height:454.3pt;z-index:-251636736;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId2" o:title="Federazione Corpi VVFV TN solo stemma trasparente+bianco" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="443ABFBF" w14:textId="2A8D5ACD" w:rsidR="003E0C21" w:rsidRDefault="00E65CB6">
+  <w:p w14:paraId="443ABFBF" w14:textId="2A8D5ACD" w:rsidR="003E0C21" w:rsidRDefault="004E1DFF">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="0BE12140">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
@@ -6407,51 +6448,51 @@
   <w:num w:numId="3" w16cid:durableId="752973325">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="538206681">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="139343541">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="259141452">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="767971880">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ynHc7DQ5/OSULs96igmgSNoLpf8LYYuelbuu53W2GmEb6MtN526MepJQ2r6gSSptJtfgRE/MAONCXmaz+nMczw==" w:salt="qrLmL4LZ4rBKD2tBPCmv0A=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="uDXEGIb7CTw5hfSlRiEB5iUa+GdRQExizXfXzgLHAB7VFLkE8qTc5GPpvwA8IY/ZUutMGTO8mjieQLeM/yJCKA==" w:salt="Ugtb35qn8Dtask6QERwgHw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:defaultTableStyle w:val="Normale"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -6507,145 +6548,152 @@
     <w:rsid w:val="00310B4A"/>
     <w:rsid w:val="0031311C"/>
     <w:rsid w:val="00325863"/>
     <w:rsid w:val="00325AB4"/>
     <w:rsid w:val="00335D8D"/>
     <w:rsid w:val="003439F7"/>
     <w:rsid w:val="00351B0B"/>
     <w:rsid w:val="003568EB"/>
     <w:rsid w:val="00360D4A"/>
     <w:rsid w:val="00372FEE"/>
     <w:rsid w:val="0037554A"/>
     <w:rsid w:val="003E0C21"/>
     <w:rsid w:val="003F3D08"/>
     <w:rsid w:val="00410C49"/>
     <w:rsid w:val="00414398"/>
     <w:rsid w:val="004347D9"/>
     <w:rsid w:val="004365D4"/>
     <w:rsid w:val="0043776D"/>
     <w:rsid w:val="0044513B"/>
     <w:rsid w:val="0044602A"/>
     <w:rsid w:val="004557AC"/>
     <w:rsid w:val="00457605"/>
     <w:rsid w:val="004914B5"/>
     <w:rsid w:val="00497AE8"/>
     <w:rsid w:val="004A35A7"/>
+    <w:rsid w:val="004D51D7"/>
     <w:rsid w:val="004D62A0"/>
+    <w:rsid w:val="004E1DFF"/>
     <w:rsid w:val="004F385B"/>
     <w:rsid w:val="004F7748"/>
     <w:rsid w:val="00501475"/>
     <w:rsid w:val="005023DD"/>
+    <w:rsid w:val="005141CE"/>
     <w:rsid w:val="00554CE0"/>
     <w:rsid w:val="00565060"/>
     <w:rsid w:val="005777E3"/>
     <w:rsid w:val="0058628F"/>
     <w:rsid w:val="005A3234"/>
     <w:rsid w:val="005C38A8"/>
     <w:rsid w:val="005D3243"/>
     <w:rsid w:val="005D7462"/>
     <w:rsid w:val="005F6791"/>
     <w:rsid w:val="006022DF"/>
     <w:rsid w:val="00623239"/>
     <w:rsid w:val="006368B3"/>
     <w:rsid w:val="00642517"/>
     <w:rsid w:val="0065004F"/>
     <w:rsid w:val="00654E6D"/>
     <w:rsid w:val="00657099"/>
     <w:rsid w:val="0068793C"/>
     <w:rsid w:val="00693A31"/>
     <w:rsid w:val="00697DBE"/>
     <w:rsid w:val="006A34C4"/>
     <w:rsid w:val="006B77ED"/>
     <w:rsid w:val="006C6CE4"/>
     <w:rsid w:val="006E5267"/>
     <w:rsid w:val="006E7481"/>
     <w:rsid w:val="00702918"/>
     <w:rsid w:val="007050CD"/>
     <w:rsid w:val="00717E07"/>
     <w:rsid w:val="00724341"/>
+    <w:rsid w:val="00724A35"/>
     <w:rsid w:val="00753ED8"/>
     <w:rsid w:val="00756B3F"/>
     <w:rsid w:val="007D08B0"/>
     <w:rsid w:val="007F21AC"/>
     <w:rsid w:val="0080549A"/>
     <w:rsid w:val="00825D9C"/>
     <w:rsid w:val="00827BA4"/>
     <w:rsid w:val="00834152"/>
     <w:rsid w:val="00836AB0"/>
     <w:rsid w:val="0084207E"/>
     <w:rsid w:val="00860B4B"/>
     <w:rsid w:val="00862645"/>
     <w:rsid w:val="008874F5"/>
     <w:rsid w:val="00887D55"/>
     <w:rsid w:val="00890E39"/>
     <w:rsid w:val="0089206C"/>
     <w:rsid w:val="00897A99"/>
     <w:rsid w:val="008B1638"/>
     <w:rsid w:val="008C6732"/>
     <w:rsid w:val="008C6E5B"/>
     <w:rsid w:val="008E4BF5"/>
     <w:rsid w:val="009010D5"/>
     <w:rsid w:val="00922D8D"/>
     <w:rsid w:val="00922E1D"/>
+    <w:rsid w:val="00926A67"/>
     <w:rsid w:val="00937EA6"/>
     <w:rsid w:val="00945E9A"/>
     <w:rsid w:val="009517DB"/>
     <w:rsid w:val="009519BE"/>
     <w:rsid w:val="009702AE"/>
     <w:rsid w:val="00985F52"/>
     <w:rsid w:val="00990BFA"/>
+    <w:rsid w:val="00997D8A"/>
     <w:rsid w:val="009B32FA"/>
     <w:rsid w:val="009C348F"/>
     <w:rsid w:val="009D24A3"/>
     <w:rsid w:val="009D56ED"/>
     <w:rsid w:val="009F5A51"/>
     <w:rsid w:val="009F7461"/>
     <w:rsid w:val="00A04C21"/>
     <w:rsid w:val="00A17BC5"/>
     <w:rsid w:val="00A20510"/>
     <w:rsid w:val="00A41E90"/>
     <w:rsid w:val="00A56D2E"/>
     <w:rsid w:val="00A63A64"/>
     <w:rsid w:val="00A85771"/>
     <w:rsid w:val="00AA6687"/>
     <w:rsid w:val="00AB54D4"/>
     <w:rsid w:val="00AB58E6"/>
     <w:rsid w:val="00AD0B4A"/>
     <w:rsid w:val="00AE1CC6"/>
     <w:rsid w:val="00AE73A8"/>
     <w:rsid w:val="00B1667F"/>
     <w:rsid w:val="00B2023E"/>
     <w:rsid w:val="00B24D0A"/>
     <w:rsid w:val="00B4629A"/>
     <w:rsid w:val="00B65090"/>
     <w:rsid w:val="00B75CE5"/>
     <w:rsid w:val="00B81B59"/>
     <w:rsid w:val="00B9774F"/>
     <w:rsid w:val="00BA720B"/>
     <w:rsid w:val="00BD5EFC"/>
     <w:rsid w:val="00BE7E97"/>
     <w:rsid w:val="00C00BAA"/>
+    <w:rsid w:val="00C12EB5"/>
     <w:rsid w:val="00C33A96"/>
     <w:rsid w:val="00C361DC"/>
     <w:rsid w:val="00C364E0"/>
     <w:rsid w:val="00C37AF9"/>
     <w:rsid w:val="00C553AF"/>
     <w:rsid w:val="00C81640"/>
     <w:rsid w:val="00C8452D"/>
     <w:rsid w:val="00CA4CC2"/>
     <w:rsid w:val="00CA64F1"/>
     <w:rsid w:val="00CB4EF5"/>
     <w:rsid w:val="00CB6E22"/>
     <w:rsid w:val="00CC022E"/>
     <w:rsid w:val="00CC4490"/>
     <w:rsid w:val="00CD7437"/>
     <w:rsid w:val="00CE5004"/>
     <w:rsid w:val="00CF7043"/>
     <w:rsid w:val="00D04550"/>
     <w:rsid w:val="00D20AF1"/>
     <w:rsid w:val="00D31024"/>
     <w:rsid w:val="00D32D0B"/>
     <w:rsid w:val="00D35251"/>
     <w:rsid w:val="00D664B0"/>
     <w:rsid w:val="00D729C6"/>
     <w:rsid w:val="00D7778E"/>
     <w:rsid w:val="00D93A17"/>
@@ -8898,51 +8946,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -8951,50 +8998,52 @@
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E606EE"/>
     <w:rsid w:val="000248EE"/>
     <w:rsid w:val="00181E8E"/>
     <w:rsid w:val="00243591"/>
     <w:rsid w:val="002952A7"/>
     <w:rsid w:val="002A16DB"/>
     <w:rsid w:val="0031311C"/>
+    <w:rsid w:val="004D51D7"/>
+    <w:rsid w:val="004D7FF9"/>
     <w:rsid w:val="004E5B6B"/>
     <w:rsid w:val="00644235"/>
     <w:rsid w:val="006F2FDC"/>
     <w:rsid w:val="007050CD"/>
     <w:rsid w:val="00713092"/>
     <w:rsid w:val="00897A99"/>
     <w:rsid w:val="008D3AA4"/>
     <w:rsid w:val="008F0B0C"/>
     <w:rsid w:val="009010D5"/>
     <w:rsid w:val="009458BF"/>
     <w:rsid w:val="0096768B"/>
     <w:rsid w:val="00A41E90"/>
     <w:rsid w:val="00A863A6"/>
     <w:rsid w:val="00B21004"/>
     <w:rsid w:val="00B50C24"/>
     <w:rsid w:val="00B9774F"/>
     <w:rsid w:val="00BD24CB"/>
     <w:rsid w:val="00C55181"/>
     <w:rsid w:val="00CE5004"/>
     <w:rsid w:val="00DF49BC"/>
     <w:rsid w:val="00E20863"/>
     <w:rsid w:val="00E606EE"/>
     <w:rsid w:val="00EA2035"/>
     <w:rsid w:val="00EB498C"/>
     <w:rsid w:val="00F43731"/>
@@ -11219,68 +11268,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7496F3B-50D7-430A-8C6A-C4B734261A2A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>574</Words>
-  <Characters>3277</Characters>
+  <Characters>3276</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Modulo FCV202 REV 03-26</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3844</CharactersWithSpaces>
+  <CharactersWithSpaces>3843</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Modulo FCV202 REV 08-26</dc:title>
   <dc:subject/>
   <dc:creator>sergio</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>